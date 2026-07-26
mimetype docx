--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -58,107 +58,50 @@
       <w:r w:rsidR="00BE7A06" w:rsidRPr="00285531">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>anuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> for Archives of Electrical Engineering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E923CFD" w14:textId="77777777" w:rsidR="00A34A08" w:rsidRPr="00285531" w:rsidRDefault="00A34A08" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B3A615F" w14:textId="77777777" w:rsidR="000B5104" w:rsidRPr="00285531" w:rsidRDefault="000B5104" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29B63A7A" w14:textId="77777777" w:rsidR="00A34A08" w:rsidRPr="00285531" w:rsidRDefault="00A34A08" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EEE204E" w14:textId="77777777" w:rsidR="00A34A08" w:rsidRPr="00285531" w:rsidRDefault="00A34A08" w:rsidP="00DE0BB7">
-[...55 lines deleted...]
-    </w:p>
     <w:p w14:paraId="796042AA" w14:textId="400DEC97" w:rsidR="00415575" w:rsidRPr="00285531" w:rsidRDefault="0025691C" w:rsidP="00CB22E7">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> This instruction provides guidance on the preparation of manuscripts for the </w:t>
       </w:r>
       <w:r w:rsidR="00BE028A" w:rsidRPr="00285531">
         <w:t xml:space="preserve">Archives of Electrical Engineering </w:t>
       </w:r>
       <w:r w:rsidR="00BE028A">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>AEE</w:t>
       </w:r>
       <w:r w:rsidR="00BE028A">
         <w:t>)</w:t>
       </w:r>
@@ -393,77 +336,73 @@
         <w:t xml:space="preserve">The AEE journal publishes an ORCID for all authors. You will need a registered ORCID in order to submit your paper for peer review. ORCID </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00285531">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>registration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> is free and only takes a minute. </w:t>
       </w:r>
       <w:r w:rsidR="004D56E5" w:rsidRPr="00285531">
         <w:t xml:space="preserve">Please note that ORCIDs will be added in the course of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D56E5" w:rsidRPr="00285531">
         <w:t>author's</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004D56E5" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> proofreads.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CD8E5C" w14:textId="77777777" w:rsidR="00EF4B9A" w:rsidRPr="00381252" w:rsidRDefault="006838F5" w:rsidP="007C341A">
+    <w:p w14:paraId="01CD8E5C" w14:textId="3C70D8D5" w:rsidR="00EF4B9A" w:rsidRDefault="006838F5" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00381252">
         <w:t>While editing your paper, make sure that all the mathematical characters (symbols, identifiers, variables, vectors, axis marks, etc.) have the required shape, thickness, and slant kept throughout the whole article. The same appearance of a given mathematic character must be retained regardless of its place (text, equations, tables or figures).</w:t>
       </w:r>
       <w:r w:rsidRPr="00381252">
         <w:br/>
         <w:t>The articles that don’t conform to the above will not be processed and published.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DB0ABB" w14:textId="77777777" w:rsidR="008D19FE" w:rsidRDefault="008D19FE" w:rsidP="007C341A">
+    <w:p w14:paraId="503B46F5" w14:textId="77777777" w:rsidR="0038700F" w:rsidRPr="00381252" w:rsidRDefault="0038700F" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F378152" w14:textId="77777777" w:rsidR="001D559C" w:rsidRPr="00285531" w:rsidRDefault="001D559C" w:rsidP="007C341A">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0F693262" w14:textId="77777777" w:rsidR="008B7457" w:rsidRPr="00285531" w:rsidRDefault="008B7457" w:rsidP="009C3F9E">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
+        <w:lastRenderedPageBreak/>
         <w:t>Guidelines for AEE manuscript preparation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BE9C5D" w14:textId="77777777" w:rsidR="008B7457" w:rsidRPr="00285531" w:rsidRDefault="008B7457" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18816F8F" w14:textId="4891C066" w:rsidR="00D44C98" w:rsidRDefault="00D44C98" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00D44C98">
         <w:t xml:space="preserve">The manuscript submitted for publication should have no less than 12 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D44C98">
         <w:t xml:space="preserve">pages </w:t>
       </w:r>
       <w:r w:rsidR="00D25941">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C98">
         <w:t>In</w:t>
       </w:r>
@@ -805,128 +744,128 @@
       </w:r>
       <w:r w:rsidR="00972486" w:rsidRPr="00285531">
         <w:t>derivative symbol d, max, min, etc.</w:t>
       </w:r>
       <w:r w:rsidR="00FC322F" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> The ind</w:t>
       </w:r>
       <w:r w:rsidR="00911881" w:rsidRPr="00285531">
         <w:t>ic</w:t>
       </w:r>
       <w:r w:rsidR="00FC322F" w:rsidRPr="00285531">
         <w:t>es of symbols that are ind</w:t>
       </w:r>
       <w:r w:rsidR="00911881" w:rsidRPr="00285531">
         <w:t>ic</w:t>
       </w:r>
       <w:r w:rsidR="00FC322F" w:rsidRPr="00285531">
         <w:t>es themselves should be written in a clear manner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521445D3" w14:textId="77777777" w:rsidR="00DB7AD2" w:rsidRPr="00285531" w:rsidRDefault="00631676" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Use a long dash </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C4D44" w:rsidRPr="00285531">
         <w:t>(“ ̶</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C4D44" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> ”) </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>rather than a hyphen for a minus sign.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC79FD1" w14:textId="77777777" w:rsidR="00A34A08" w:rsidRPr="00285531" w:rsidRDefault="00933A5E" w:rsidP="00933A5E">
       <w:pPr>
         <w:pStyle w:val="Equation"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF74AE" w:rsidRPr="00285531">
         <w:rPr>
           <w:position w:val="-28"/>
         </w:rPr>
         <w:object w:dxaOrig="2180" w:dyaOrig="660" w14:anchorId="30B92E7E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:109.1pt;height:33.55pt" o:ole="" fillcolor="window">
+          <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:108.95pt;height:33.65pt" o:ole="" fillcolor="window">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1839750343" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1045" DrawAspect="Content" ObjectID="_1843986341" r:id="rId9"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00154697" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00962CEA" w:rsidRPr="00285531">
         <w:rPr>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="1280" w:dyaOrig="300" w14:anchorId="4B396D6B">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:63.55pt;height:15pt" o:ole="">
+          <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:63.6pt;height:14.95pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1839750344" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1046" DrawAspect="Content" ObjectID="_1843986342" r:id="rId11"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00A34A08" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008B7457" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidR="00A34A08" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4B11E7" w14:textId="77777777" w:rsidR="00DB7AD2" w:rsidRPr="00285531" w:rsidRDefault="00A34A08" w:rsidP="006F5A62">
       <w:pPr>
         <w:pStyle w:val="equationdescription"/>
       </w:pPr>
@@ -1142,103 +1081,103 @@
         <w:t>Note that the equation is centered using a center tab stop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FACA3A" w14:textId="77777777" w:rsidR="00EF74AE" w:rsidRPr="00285531" w:rsidRDefault="00EF74AE" w:rsidP="00EF74AE">
       <w:pPr>
         <w:pStyle w:val="Equation"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:position w:val="-30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:object w:dxaOrig="2175" w:dyaOrig="705" w14:anchorId="75276CF2">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:109.1pt;height:34.9pt" o:ole="" filled="t">
+          <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:108.95pt;height:35.05pt" o:ole="" filled="t">
             <v:fill color2="black"/>
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1839750345" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1047" DrawAspect="Content" ObjectID="_1843986343" r:id="rId13"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752CB78F" w14:textId="77777777" w:rsidR="00EF74AE" w:rsidRPr="00285531" w:rsidRDefault="00EF74AE" w:rsidP="00EF74AE">
       <w:pPr>
         <w:pStyle w:val="Maintext2"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">where: </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="255" w:dyaOrig="300" w14:anchorId="048B8045">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:12.25pt;height:15pt" o:ole="" filled="t">
+          <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:12.15pt;height:14.95pt" o:ole="" filled="t">
             <v:fill color2="black"/>
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1839750346" r:id="rId15"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1048" DrawAspect="Content" ObjectID="_1843986344" r:id="rId15"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> is the unit permeance and </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="735" w:dyaOrig="300" w14:anchorId="76C49062">
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:37.1pt;height:15pt" o:ole="" filled="t">
+          <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:36.95pt;height:14.95pt" o:ole="" filled="t">
             <v:fill color2="black"/>
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1839750347" r:id="rId17"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1049" DrawAspect="Content" ObjectID="_1843986345" r:id="rId17"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> is the function of the MMF of winding “</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8AD465" w14:textId="77777777" w:rsidR="00A34A08" w:rsidRPr="00285531" w:rsidRDefault="00A34A08" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C0312D1" w14:textId="77777777" w:rsidR="004C2151" w:rsidRPr="00285531" w:rsidRDefault="004C2151" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
@@ -1936,51 +1875,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> versus time (b)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7D369A" w14:textId="77777777" w:rsidR="00442C72" w:rsidRPr="00285531" w:rsidRDefault="00442C72" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3866"/>
         <w:gridCol w:w="3730"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E11829" w:rsidRPr="00BF274A" w14:paraId="3F073767" w14:textId="77777777" w:rsidTr="00311AE8">
+      <w:tr w:rsidR="00E11829" w:rsidRPr="00A31474" w14:paraId="3F073767" w14:textId="77777777" w:rsidTr="00311AE8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="34" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="34" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17A47ADA" w14:textId="77777777" w:rsidR="00E11829" w:rsidRPr="00285531" w:rsidRDefault="0083367F" w:rsidP="00270C06">
             <w:pPr>
               <w:pStyle w:val="Picture"/>
             </w:pPr>
             <w:r w:rsidRPr="00285531">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19F71849" wp14:editId="376B5C12">
                   <wp:extent cx="2418080" cy="1817370"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                   <wp:docPr id="8" name="Obraz 8" descr="Rysunek3aa"/>
                   <wp:cNvGraphicFramePr>
@@ -2042,60 +1981,56 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C09CCEC" w14:textId="77777777" w:rsidR="00E11829" w:rsidRPr="00285531" w:rsidRDefault="00E05610" w:rsidP="00B1422C">
             <w:pPr>
               <w:pStyle w:val="Figurecaption"/>
             </w:pPr>
             <w:r w:rsidRPr="00285531">
               <w:t xml:space="preserve">Rotor speed as a function of time </w:t>
             </w:r>
             <w:r w:rsidR="002F58D1" w:rsidRPr="00285531">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00285531">
               <w:t>for motor</w:t>
             </w:r>
             <w:r w:rsidR="00313C54" w:rsidRPr="00285531">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00285531">
               <w:t xml:space="preserve"> 1 and 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12E530B4" w14:textId="77777777" w:rsidR="00C93D0C" w:rsidRPr="00285531" w:rsidRDefault="00C93D0C" w:rsidP="007C341A">
+    <w:p w14:paraId="7D8A2B66" w14:textId="77777777" w:rsidR="005D6983" w:rsidRPr="00285531" w:rsidRDefault="00E05610" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00285531">
+      <w:r w:rsidRPr="00285531">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tables are numbered with Arabic numerals. Use </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00285531">
         <w:t>9 point</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> Times New Roman for the title of the table and </w:t>
       </w:r>
       <w:r w:rsidR="005C4D44" w:rsidRPr="00285531">
         <w:t xml:space="preserve">9 </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>point Times New Roman</w:t>
       </w:r>
       <w:r w:rsidR="00187937" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> for the filling of the table (</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>9 in the case of symbols with subscripts).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AFE93B" w14:textId="77777777" w:rsidR="00442C72" w:rsidRPr="00285531" w:rsidRDefault="00442C72" w:rsidP="007C341A">
       <w:pPr>
@@ -2653,54 +2588,57 @@
         <w:pStyle w:val="Head1"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>Conclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C26224D" w14:textId="77777777" w:rsidR="008B7457" w:rsidRPr="00285531" w:rsidRDefault="008B7457" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFEAE27" w14:textId="77777777" w:rsidR="008B7457" w:rsidRPr="00285531" w:rsidRDefault="00EB76A0" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">A conclusion might elaborate on the importance of the work or suggest applications and extensions. Although a conclusion may review the main points of the </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>, do not replicate the abstract as the conclusion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6BE143" w14:textId="77777777" w:rsidR="00D11411" w:rsidRDefault="00D11411" w:rsidP="007C341A">
+    <w:p w14:paraId="4E6BE143" w14:textId="21B5AC9A" w:rsidR="00D11411" w:rsidRDefault="002C5EC4" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
+      <w:r w:rsidRPr="002C5EC4">
+        <w:t>We encourage authors to consider citing relevant papers published in Archives of Electrical Engineering in their future publications, whenever such papers are directly relevant to the subject of their research.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1BADB20A" w14:textId="77777777" w:rsidR="001D559C" w:rsidRPr="00285531" w:rsidRDefault="001D559C" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7193F648" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="00F851D8">
       <w:pPr>
         <w:pStyle w:val="Appendixhead"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>Appendix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545C2164" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="005C563A">
       <w:pPr>
         <w:pStyle w:val="Appendix"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>Appendixes, if needed, appear before the acknowledgment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D79CF45" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
@@ -2731,160 +2669,154 @@
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Use the singular heading even if you have many acknowledgments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B83F645" w14:textId="77777777" w:rsidR="00C12E62" w:rsidRPr="00285531" w:rsidRDefault="00C12E62" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608B7AF9" w14:textId="77777777" w:rsidR="004C2151" w:rsidRPr="00285531" w:rsidRDefault="004C2151" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61F98E5A" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="Referenceshead"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD7021D" w14:textId="77777777" w:rsidR="0025691C" w:rsidRPr="00285531" w:rsidRDefault="0025691C" w:rsidP="007C341A">
+    <w:p w14:paraId="587C9A31" w14:textId="77777777" w:rsidR="00A31474" w:rsidRPr="00A31474" w:rsidRDefault="00A31474" w:rsidP="00A31474">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Please make sure that you use full names of journals </w:t>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A31474">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Authors should ensure that the literature review provides a balanced and comprehensive overview of the current state of knowledge. References should include the most relevant international literature and should not be limited to publications from a single country or region.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F342F54" w14:textId="77777777" w:rsidR="00A31474" w:rsidRDefault="00A31474" w:rsidP="00A31474">
+      <w:pPr>
+        <w:pStyle w:val="Maintext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">References in text must be numbered consecutively by Arabic numerals placed in square brackets. Please make sure that you use full names of journals </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00285531">
+      <w:r>
         <w:t>i.e.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00285531">
-[...20 lines deleted...]
-    <w:p w14:paraId="7C78F031" w14:textId="31713EB1" w:rsidR="002A6543" w:rsidRDefault="002A6543" w:rsidP="007C341A">
+      <w:r>
+        <w:t xml:space="preserve"> Archives of Electrical Engineering. Please ensure that all references in the Reference list are cited in the text and vice versa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50088813" w14:textId="77777777" w:rsidR="00A31474" w:rsidRDefault="00A31474" w:rsidP="00A31474">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A6543">
-[...3 lines deleted...]
-    <w:p w14:paraId="388BB3B0" w14:textId="77777777" w:rsidR="00220CAE" w:rsidRPr="00285531" w:rsidRDefault="0025691C" w:rsidP="007C341A">
+      <w:r>
+        <w:t>Please provide name(s) and initials of author(s), the title of the manuscript, editors (if any), the title of the journal or book, a volume number, the page range, and finally the year of publication in brackets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E25FD4" w14:textId="77777777" w:rsidR="00ED55C8" w:rsidRDefault="00A31474" w:rsidP="00A31474">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00285531">
-[...6 lines deleted...]
-    <w:p w14:paraId="62793AC8" w14:textId="77777777" w:rsidR="003C497B" w:rsidRPr="00285531" w:rsidRDefault="00220CAE" w:rsidP="007C341A">
+      <w:r>
+        <w:t>We would appreciate it if you will rely on the papers published in our journal. As a result, it will increase the rank of the journal, and thus raised by your papers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5513BBA1" w14:textId="77777777" w:rsidR="0038700F" w:rsidRDefault="0038700F" w:rsidP="00A31474">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00285531">
+    </w:p>
+    <w:p w14:paraId="62793AC8" w14:textId="0D1E0E35" w:rsidR="003C497B" w:rsidRPr="00285531" w:rsidRDefault="00220CAE" w:rsidP="00A31474">
+      <w:pPr>
+        <w:pStyle w:val="Maintext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00285531">
+        <w:lastRenderedPageBreak/>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidR="003C497B" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> can use the rules </w:t>
       </w:r>
       <w:r w:rsidR="000E58A5" w:rsidRPr="00285531">
         <w:t>presented</w:t>
       </w:r>
       <w:r w:rsidR="003C497B" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> on the site:</w:t>
       </w:r>
       <w:r w:rsidR="006433C8" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD0EE4F" w14:textId="77777777" w:rsidR="005C4D44" w:rsidRDefault="004C1C79" w:rsidP="007C341A">
+    <w:p w14:paraId="5FD0EE4F" w14:textId="77777777" w:rsidR="005C4D44" w:rsidRDefault="00EC51E3" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="002A6543" w:rsidRPr="00712D98">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>https://ieeeauthorcenter.ieee.org/wp-content/uploads/IEEE-Reference-Guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D533CDD" w14:textId="77777777" w:rsidR="002A6543" w:rsidRPr="00285531" w:rsidRDefault="002A6543" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D52E744" w14:textId="77777777" w:rsidR="0025691C" w:rsidRDefault="0025691C" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>Examples of the ways in which references should be cited are given below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="607EF4A4" w14:textId="77777777" w:rsidR="00AB7774" w:rsidRDefault="00AB7774" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="017C28B9" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRDefault="000C7D08" w:rsidP="005508B3">
+    <w:p w14:paraId="017C28B9" w14:textId="42E611BB" w:rsidR="000C7D08" w:rsidRDefault="000C7D08" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="Referenceshead"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">Journal </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1332FF53" w14:textId="77777777" w:rsidR="00B37D4E" w:rsidRPr="00285531" w:rsidRDefault="00B37D4E" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="Referenceshead"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2679DCE3" w14:textId="77777777" w:rsidR="00934123" w:rsidRPr="00285531" w:rsidRDefault="00934123" w:rsidP="003776A5">
       <w:pPr>
         <w:pStyle w:val="References"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">Author1 </w:t>
       </w:r>
@@ -3774,59 +3706,63 @@
         <w:t>Coupled electromagnetic-thermal problems in electrical energy transducers</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">PhD Thesis, Faculty of Applied Science, K.U. Leuven, Leuven (2000). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDC5FED" w14:textId="77777777" w:rsidR="00B37D4E" w:rsidRPr="00285531" w:rsidRDefault="00B37D4E" w:rsidP="00B37D4E">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A58E44E" w14:textId="77777777" w:rsidR="00D11411" w:rsidRDefault="00BC68A7" w:rsidP="005508B3">
+    <w:p w14:paraId="6A58E44E" w14:textId="188C15CA" w:rsidR="00D11411" w:rsidRDefault="00BC68A7" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="Referenceshead"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
+        <w:lastRenderedPageBreak/>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00EA601F" w:rsidRPr="00285531">
         <w:t>lectronic forms</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5EC4">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3B830A" w14:textId="77777777" w:rsidR="00B37D4E" w:rsidRPr="00285531" w:rsidRDefault="00B37D4E" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="Referenceshead"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="591EF664" w14:textId="77777777" w:rsidR="00EA601F" w:rsidRPr="00285531" w:rsidRDefault="00534D37" w:rsidP="0094043A">
       <w:pPr>
         <w:pStyle w:val="References"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:r w:rsidR="005F563F" w:rsidRPr="00285531">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="001D5F83" w:rsidRPr="00285531">
         <w:t xml:space="preserve">., </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Title of </w:t>
@@ -3905,51 +3841,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="001D5F83" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>xample</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B01DFB" w14:textId="77777777" w:rsidR="00900A40" w:rsidRPr="00285531" w:rsidRDefault="001122C7" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kubo M., Yamamoto Y., Kondo T., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Rajashekara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> K., Zhu B., </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Zero-sequence current suppression for open-end winding induction motor drive with resonant controller</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>,</w:t>
       </w:r>
@@ -4017,95 +3952,103 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006E503D" w:rsidRPr="00285531">
         <w:rPr>
           <w:rStyle w:val="ng-scope"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>10.1109/APEC.2016.7468259</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007B09C4" w14:textId="77777777" w:rsidR="00900A40" w:rsidRPr="00285531" w:rsidRDefault="00900A40" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B32671E" w14:textId="77777777" w:rsidR="00E641FA" w:rsidRPr="00285531" w:rsidRDefault="00E641FA" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="Referenceshead"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">Website </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AAA53F" w14:textId="13B02644" w:rsidR="00243AF6" w:rsidRPr="002E0FE3" w:rsidRDefault="002E0FE3" w:rsidP="00243AF6">
+    <w:p w14:paraId="27AAA53F" w14:textId="13B02644" w:rsidR="00243AF6" w:rsidRPr="002E0FE3" w:rsidRDefault="00EC51E3" w:rsidP="00243AF6">
       <w:pPr>
         <w:pStyle w:val="References"/>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="002E0FE3">
+        <w:r w:rsidR="002E0FE3" w:rsidRPr="002E0FE3">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://wydawnictwo.pan.pl/index.php/aee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E641FA" w:rsidRPr="002E0FE3">
         <w:t xml:space="preserve">, accessed </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002E0FE3">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidR="00E641FA" w:rsidRPr="002E0FE3">
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002E0FE3">
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="00E641FA" w:rsidRPr="002E0FE3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58921B78" w14:textId="77777777" w:rsidR="00EA601F" w:rsidRPr="00285531" w:rsidRDefault="00EA601F" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7834A7EA" w14:textId="77777777" w:rsidR="005A60F3" w:rsidRPr="00285531" w:rsidRDefault="005A60F3" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171AB1F3" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="00AB5787">
+    <w:p w14:paraId="171AB1F3" w14:textId="0F43110C" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="00AB5787">
       <w:pPr>
         <w:pStyle w:val="moreinformation"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">LICENSE TO PUBLISH FORM </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5EC4" w:rsidRPr="002C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>(remove before submission):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76296727" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D6745FF" w14:textId="1B50A035" w:rsidR="000C7D08" w:rsidRDefault="000C7D08" w:rsidP="002E0FE3">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">The authors are </w:t>
       </w:r>
       <w:r w:rsidR="003E5340" w:rsidRPr="00285531">
         <w:t>requested</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> to submit a completed LICENSE TO PUBLISH (AEE LICENSE TO PUBLISH.pdf). </w:t>
       </w:r>
       <w:r w:rsidR="004C7BC6">
         <w:t>A Creative Commons Attribution-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004C7BC6">
@@ -4113,237 +4056,258 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004C7BC6">
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004C7BC6">
         <w:t>NoDerivatives</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004C7BC6">
         <w:t xml:space="preserve"> 4.0 International (CC </w:t>
       </w:r>
       <w:r w:rsidR="004C7BC6" w:rsidRPr="002E0FE3">
         <w:t xml:space="preserve">BY-NC-ND 4.0) license is offered. </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0FE3">
         <w:t xml:space="preserve">Assignment of LICENSE is available </w:t>
       </w:r>
       <w:r w:rsidR="003E5340" w:rsidRPr="002E0FE3">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0FE3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId24" w:anchor="authorGuidelines" w:history="1">
         <w:r w:rsidR="002E0FE3" w:rsidRPr="001F7F3C">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://wydawnictwo.pan.pl/index.php/aee/about/submissions#authorGuidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004464CE" w:rsidRPr="00285531">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF500CE" w14:textId="77777777" w:rsidR="006E6641" w:rsidRPr="00285531" w:rsidRDefault="006E6641" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">The e-version of the License to publish should be sent to the Editorial Office via e-mail </w:t>
       </w:r>
       <w:r w:rsidR="003E5340" w:rsidRPr="00285531">
         <w:t>immediately</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> after the final version of the accepted manuscript was submitted for publication in the AEE journal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2CCF60" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="311C8F7C" w14:textId="3CCE26CF" w:rsidR="002959ED" w:rsidRDefault="002959ED" w:rsidP="002959ED">
+    <w:p w14:paraId="2FB95A65" w14:textId="77BC504B" w:rsidR="002959ED" w:rsidRDefault="002959ED" w:rsidP="002959ED">
       <w:pPr>
         <w:pStyle w:val="moreinformation"/>
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7774">
         <w:t xml:space="preserve">FEES FOR </w:t>
       </w:r>
       <w:r w:rsidR="00695541">
         <w:t>PUBLISHING</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7774">
         <w:t xml:space="preserve"> THE PAPERS </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2FB95A65" w14:textId="77777777" w:rsidR="002959ED" w:rsidRDefault="002959ED" w:rsidP="002959ED">
+      <w:r w:rsidR="002C5EC4" w:rsidRPr="002C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>(remove before submission):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E614968" w14:textId="77777777" w:rsidR="002C5EC4" w:rsidRDefault="002C5EC4" w:rsidP="002959ED">
       <w:pPr>
         <w:pStyle w:val="moreinformation"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2102E3AF" w14:textId="77777777" w:rsidR="0018611F" w:rsidRPr="0018611F" w:rsidRDefault="002959ED" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7774">
         <w:t xml:space="preserve">AEE is published in Open Access, which means that all articles are available on the internet to all users immediately upon publication free of charge for the readers. Authors will be asked to a declaration that they are ready to cover the costs of printing their article. </w:t>
       </w:r>
       <w:r w:rsidR="0018611F" w:rsidRPr="0018611F">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">The publication cost in the AEE journal is estimated at 2 000 PLN, (approx. €500 Euro) up to 20 pages of the journal format and mandatory over-length charges of 120PLN (approx. 40EUR) per page. The publication cost does not include bank transfer costs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="189DAF55" w14:textId="5C28B70A" w:rsidR="00695541" w:rsidRPr="007C341A" w:rsidRDefault="00695541" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="007C341A">
         <w:t>From 2024, the Archives of Electrical Engineering will be published exclusively in electronic form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74CDA011" w14:textId="745C1C74" w:rsidR="002959ED" w:rsidRPr="00695541" w:rsidRDefault="002959ED" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F82A20B" w14:textId="77777777" w:rsidR="00065534" w:rsidRPr="00AB7774" w:rsidRDefault="00065534" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="218F28D6" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C1E4CFF" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="00AB5787">
+    <w:p w14:paraId="0C1E4CFF" w14:textId="3B5DCCF1" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="00AB5787">
       <w:pPr>
         <w:pStyle w:val="moreinformation"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>PUBLICATION PRINCIPLES</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5EC4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5EC4" w:rsidRPr="002C5EC4">
+        <w:rPr>
+          <w:rStyle w:val="Pogrubienie"/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>(remove before submission):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017C8F68" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2296482C" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="00AB5787">
       <w:pPr>
         <w:pStyle w:val="PUBLICATIONPRINCIPLES"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">Submission of </w:t>
       </w:r>
       <w:r w:rsidR="00205D8A" w:rsidRPr="00285531">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Archives of Electrical Engineering</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t xml:space="preserve">journal </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">is understood to imply that the </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> is original, unpublished and is not being considered for publication elsewhere. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5B8D15" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="00AB5787">
+    <w:p w14:paraId="7A5B8D15" w14:textId="7BBC6C9D" w:rsidR="000C7D08" w:rsidRDefault="000C7D08" w:rsidP="00AB5787">
       <w:pPr>
         <w:pStyle w:val="PUBLICATIONPRINCIPLES"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>s will be reviewed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="254066D0" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="00AB5787">
       <w:pPr>
         <w:pStyle w:val="PUBLICATIONPRINCIPLES"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> submitted for publication in Archives of Electrical Engineering is subjected to the following review procedure: </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:br/>
         <w:t xml:space="preserve">a) the </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> is reviewed by the editor in chief or guest editor for general suitability for publication in AEE, </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:br/>
-        <w:t xml:space="preserve">b) if it is judged suitable two reviewers are selected and a double blind peer review </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">process takes place, </w:t>
+        <w:t xml:space="preserve">b) if it is judged suitable two reviewers are selected and a double blind peer review process takes place, </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:br/>
         <w:t xml:space="preserve">c) based on the recommendations of the reviewers, the editor then decides whether the </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> should be accepted in its present form, revised or rejected, </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:br/>
         <w:t>d) the author(s) is(are) informed by e-mail on the results of the reviewing procedure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B50551" w14:textId="52CA0DE7" w:rsidR="000C7D08" w:rsidRDefault="000C7D08" w:rsidP="00AB5787">
       <w:pPr>
         <w:pStyle w:val="PUBLICATIONPRINCIPLES"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>manuscript</w:t>
@@ -4354,56 +4318,70 @@
       <w:r w:rsidR="00205D8A" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>electronic</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>hard-copy</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
       <w:r w:rsidR="00205D8A" w:rsidRPr="00285531">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C843F12" w14:textId="02DACA6F" w:rsidR="00695541" w:rsidRPr="00285531" w:rsidRDefault="00695541" w:rsidP="00695541">
+    <w:p w14:paraId="2C843F12" w14:textId="30589B2E" w:rsidR="00695541" w:rsidRDefault="00695541" w:rsidP="00695541">
       <w:pPr>
         <w:pStyle w:val="PUBLICATIONPRINCIPLES"/>
       </w:pPr>
       <w:r w:rsidRPr="00844B5A">
         <w:t>From 2024, the Archives of Electrical Engineering will be published exclusively in electronic form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5245FD5D" w14:textId="3E23E595" w:rsidR="002C5EC4" w:rsidRPr="002C5EC4" w:rsidRDefault="002C5EC4" w:rsidP="002C5EC4">
+      <w:pPr>
+        <w:pStyle w:val="PUBLICATIONPRINCIPLES"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C5EC4">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>We encourage authors to consider citing relevant papers published in Archives of Electrical Engineering in their future publications, whenever such papers are directly relevant to the subject of their research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6599C067" w14:textId="3AF958D1" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="00AB5787">
       <w:pPr>
         <w:pStyle w:val="PUBLICATIONPRINCIPLES"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">All manuscripts should be submitted electronically on </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00BF274A">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://wydawnictwo.pan.pl/index.php/aee</w:t>
         </w:r>
@@ -4418,58 +4396,58 @@
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000850A3" w:rsidRPr="00E05610" w:rsidSect="00220CAE">
       <w:headerReference w:type="even" r:id="rId26"/>
       <w:headerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="3119" w:right="2155" w:bottom="2552" w:left="2155" w:header="2552" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="379"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="314C3E23" w14:textId="77777777" w:rsidR="004C1C79" w:rsidRDefault="004C1C79" w:rsidP="005508B3">
+    <w:p w14:paraId="514AB6FB" w14:textId="77777777" w:rsidR="00EC51E3" w:rsidRDefault="00EC51E3" w:rsidP="005508B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DEDC187" w14:textId="77777777" w:rsidR="004C1C79" w:rsidRDefault="004C1C79" w:rsidP="005508B3">
+    <w:p w14:paraId="43E80CC0" w14:textId="77777777" w:rsidR="00EC51E3" w:rsidRDefault="00EC51E3" w:rsidP="005508B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4523,58 +4501,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="085EBFC1" w14:textId="77777777" w:rsidR="004C1C79" w:rsidRDefault="004C1C79" w:rsidP="005508B3">
+    <w:p w14:paraId="470B2631" w14:textId="77777777" w:rsidR="00EC51E3" w:rsidRDefault="00EC51E3" w:rsidP="005508B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E03C3DD" w14:textId="77777777" w:rsidR="004C1C79" w:rsidRDefault="004C1C79" w:rsidP="005508B3">
+    <w:p w14:paraId="4E4ADFD8" w14:textId="77777777" w:rsidR="00EC51E3" w:rsidRDefault="00EC51E3" w:rsidP="005508B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5D86C4DD" w14:textId="77777777" w:rsidR="002C014F" w:rsidRPr="00933DB6" w:rsidRDefault="00825F68" w:rsidP="00825F68">
     <w:pPr>
       <w:pStyle w:val="Nagwek10"/>
     </w:pPr>
     <w:r w:rsidRPr="00825F68">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i w:val="0"/>
       </w:rPr>
       <w:t>p</w:t>
     </w:r>
     <w:r w:rsidR="003D55C7" w:rsidRPr="00825F68">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i w:val="0"/>
@@ -8026,51 +8004,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="220"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="284"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="6"/>
   <w:drawingGridVerticalSpacing w:val="6"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8257,50 +8235,51 @@
     <w:rsid w:val="00275549"/>
     <w:rsid w:val="00275697"/>
     <w:rsid w:val="00276809"/>
     <w:rsid w:val="00276884"/>
     <w:rsid w:val="00283533"/>
     <w:rsid w:val="002841F0"/>
     <w:rsid w:val="00285531"/>
     <w:rsid w:val="0028733C"/>
     <w:rsid w:val="00290363"/>
     <w:rsid w:val="00290CB4"/>
     <w:rsid w:val="00291237"/>
     <w:rsid w:val="00292E9E"/>
     <w:rsid w:val="002935CF"/>
     <w:rsid w:val="002959ED"/>
     <w:rsid w:val="00296F2B"/>
     <w:rsid w:val="002974EE"/>
     <w:rsid w:val="002A47CC"/>
     <w:rsid w:val="002A64FC"/>
     <w:rsid w:val="002A6543"/>
     <w:rsid w:val="002A693A"/>
     <w:rsid w:val="002B5837"/>
     <w:rsid w:val="002C014F"/>
     <w:rsid w:val="002C4E19"/>
     <w:rsid w:val="002C5785"/>
     <w:rsid w:val="002C5846"/>
+    <w:rsid w:val="002C5EC4"/>
     <w:rsid w:val="002C7B04"/>
     <w:rsid w:val="002D117F"/>
     <w:rsid w:val="002D4202"/>
     <w:rsid w:val="002D67FF"/>
     <w:rsid w:val="002E086F"/>
     <w:rsid w:val="002E0FE3"/>
     <w:rsid w:val="002E10FF"/>
     <w:rsid w:val="002E1943"/>
     <w:rsid w:val="002E2759"/>
     <w:rsid w:val="002E304D"/>
     <w:rsid w:val="002E3CAB"/>
     <w:rsid w:val="002E78EE"/>
     <w:rsid w:val="002E7E3E"/>
     <w:rsid w:val="002F45E3"/>
     <w:rsid w:val="002F56D0"/>
     <w:rsid w:val="002F58D1"/>
     <w:rsid w:val="002F5BBF"/>
     <w:rsid w:val="00305E57"/>
     <w:rsid w:val="0030757C"/>
     <w:rsid w:val="00311AE8"/>
     <w:rsid w:val="00312BA8"/>
     <w:rsid w:val="00313C54"/>
     <w:rsid w:val="003168F0"/>
     <w:rsid w:val="00320427"/>
     <w:rsid w:val="00322208"/>
@@ -8321,50 +8300,51 @@
     <w:rsid w:val="00342C06"/>
     <w:rsid w:val="00344536"/>
     <w:rsid w:val="00347810"/>
     <w:rsid w:val="00347FE3"/>
     <w:rsid w:val="00350EDD"/>
     <w:rsid w:val="0035390D"/>
     <w:rsid w:val="0035403C"/>
     <w:rsid w:val="00355424"/>
     <w:rsid w:val="0035742A"/>
     <w:rsid w:val="00360A70"/>
     <w:rsid w:val="00360CC2"/>
     <w:rsid w:val="0036200C"/>
     <w:rsid w:val="0036282C"/>
     <w:rsid w:val="00363951"/>
     <w:rsid w:val="003676E7"/>
     <w:rsid w:val="0037191A"/>
     <w:rsid w:val="00371CEA"/>
     <w:rsid w:val="0037527F"/>
     <w:rsid w:val="003776A5"/>
     <w:rsid w:val="00380113"/>
     <w:rsid w:val="00380DF7"/>
     <w:rsid w:val="00381252"/>
     <w:rsid w:val="00383EA8"/>
     <w:rsid w:val="00384E78"/>
     <w:rsid w:val="00386CEF"/>
+    <w:rsid w:val="0038700F"/>
     <w:rsid w:val="00390C30"/>
     <w:rsid w:val="003931FE"/>
     <w:rsid w:val="0039538A"/>
     <w:rsid w:val="003977E1"/>
     <w:rsid w:val="003978AC"/>
     <w:rsid w:val="003A35BE"/>
     <w:rsid w:val="003A5394"/>
     <w:rsid w:val="003A5B7B"/>
     <w:rsid w:val="003B7F90"/>
     <w:rsid w:val="003C3488"/>
     <w:rsid w:val="003C497B"/>
     <w:rsid w:val="003C512B"/>
     <w:rsid w:val="003C5FD6"/>
     <w:rsid w:val="003C6911"/>
     <w:rsid w:val="003C77B6"/>
     <w:rsid w:val="003D342A"/>
     <w:rsid w:val="003D4041"/>
     <w:rsid w:val="003D55C7"/>
     <w:rsid w:val="003E0663"/>
     <w:rsid w:val="003E1110"/>
     <w:rsid w:val="003E5340"/>
     <w:rsid w:val="003E5425"/>
     <w:rsid w:val="003F0BFB"/>
     <w:rsid w:val="003F58BF"/>
     <w:rsid w:val="003F7584"/>
@@ -8718,50 +8698,51 @@
     <w:rsid w:val="00994FB2"/>
     <w:rsid w:val="00995778"/>
     <w:rsid w:val="00995DAB"/>
     <w:rsid w:val="009A021D"/>
     <w:rsid w:val="009A02A1"/>
     <w:rsid w:val="009A1DA8"/>
     <w:rsid w:val="009A2398"/>
     <w:rsid w:val="009A47F0"/>
     <w:rsid w:val="009B04CE"/>
     <w:rsid w:val="009B0EA5"/>
     <w:rsid w:val="009B2D33"/>
     <w:rsid w:val="009C1C51"/>
     <w:rsid w:val="009C1F9D"/>
     <w:rsid w:val="009C3F9E"/>
     <w:rsid w:val="009C60C0"/>
     <w:rsid w:val="009C7968"/>
     <w:rsid w:val="009D64C8"/>
     <w:rsid w:val="009E1CB3"/>
     <w:rsid w:val="009E1E3C"/>
     <w:rsid w:val="009E36A1"/>
     <w:rsid w:val="009F04E2"/>
     <w:rsid w:val="009F2100"/>
     <w:rsid w:val="009F5A52"/>
     <w:rsid w:val="00A11391"/>
     <w:rsid w:val="00A15FF4"/>
+    <w:rsid w:val="00A31474"/>
     <w:rsid w:val="00A31DE9"/>
     <w:rsid w:val="00A32F46"/>
     <w:rsid w:val="00A3316C"/>
     <w:rsid w:val="00A34A08"/>
     <w:rsid w:val="00A36AED"/>
     <w:rsid w:val="00A42320"/>
     <w:rsid w:val="00A427E1"/>
     <w:rsid w:val="00A43D0E"/>
     <w:rsid w:val="00A44F2D"/>
     <w:rsid w:val="00A4588A"/>
     <w:rsid w:val="00A5212E"/>
     <w:rsid w:val="00A55430"/>
     <w:rsid w:val="00A63366"/>
     <w:rsid w:val="00A653B4"/>
     <w:rsid w:val="00A71176"/>
     <w:rsid w:val="00A71743"/>
     <w:rsid w:val="00A7304D"/>
     <w:rsid w:val="00A75781"/>
     <w:rsid w:val="00A75A13"/>
     <w:rsid w:val="00A83273"/>
     <w:rsid w:val="00A93D4F"/>
     <w:rsid w:val="00A96882"/>
     <w:rsid w:val="00A97211"/>
     <w:rsid w:val="00A977F9"/>
     <w:rsid w:val="00A978AB"/>
@@ -9029,56 +9010,58 @@
     <w:rsid w:val="00E75A28"/>
     <w:rsid w:val="00E7677F"/>
     <w:rsid w:val="00E81E54"/>
     <w:rsid w:val="00E82C91"/>
     <w:rsid w:val="00E84A76"/>
     <w:rsid w:val="00E8539A"/>
     <w:rsid w:val="00E86699"/>
     <w:rsid w:val="00EA1179"/>
     <w:rsid w:val="00EA3279"/>
     <w:rsid w:val="00EA58F0"/>
     <w:rsid w:val="00EA601F"/>
     <w:rsid w:val="00EA6975"/>
     <w:rsid w:val="00EB04A3"/>
     <w:rsid w:val="00EB17D4"/>
     <w:rsid w:val="00EB2336"/>
     <w:rsid w:val="00EB26C8"/>
     <w:rsid w:val="00EB292A"/>
     <w:rsid w:val="00EB3C0C"/>
     <w:rsid w:val="00EB5632"/>
     <w:rsid w:val="00EB76A0"/>
     <w:rsid w:val="00EC05E4"/>
     <w:rsid w:val="00EC1834"/>
     <w:rsid w:val="00EC2AA7"/>
     <w:rsid w:val="00EC337D"/>
     <w:rsid w:val="00EC3A01"/>
+    <w:rsid w:val="00EC51E3"/>
     <w:rsid w:val="00EC5B55"/>
     <w:rsid w:val="00EC7D3A"/>
     <w:rsid w:val="00ED0132"/>
     <w:rsid w:val="00ED1E17"/>
     <w:rsid w:val="00ED3530"/>
     <w:rsid w:val="00ED38D2"/>
+    <w:rsid w:val="00ED55C8"/>
     <w:rsid w:val="00EE2735"/>
     <w:rsid w:val="00EE38F4"/>
     <w:rsid w:val="00EE651D"/>
     <w:rsid w:val="00EE771E"/>
     <w:rsid w:val="00EF1F6B"/>
     <w:rsid w:val="00EF24C5"/>
     <w:rsid w:val="00EF29FF"/>
     <w:rsid w:val="00EF36BD"/>
     <w:rsid w:val="00EF3756"/>
     <w:rsid w:val="00EF46A8"/>
     <w:rsid w:val="00EF4B9A"/>
     <w:rsid w:val="00EF74AE"/>
     <w:rsid w:val="00F004B5"/>
     <w:rsid w:val="00F05A7B"/>
     <w:rsid w:val="00F074CB"/>
     <w:rsid w:val="00F178B6"/>
     <w:rsid w:val="00F245D0"/>
     <w:rsid w:val="00F27A31"/>
     <w:rsid w:val="00F303A6"/>
     <w:rsid w:val="00F314A1"/>
     <w:rsid w:val="00F31E8D"/>
     <w:rsid w:val="00F37656"/>
     <w:rsid w:val="00F423CD"/>
     <w:rsid w:val="00F42633"/>
     <w:rsid w:val="00F4550A"/>
@@ -10562,51 +10545,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1649743319">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewh.ieee.org/soc/ias/pub-dept/abbreviation.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.pan.pl/index.php/aee" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.pan.pl/index.php/aee/about/submissions#authorGuidelines" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.pan.pl/index.php/aee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeeauthorcenter.ieee.org/wp-content/uploads/IEEE-Reference-Guide.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewh.ieee.org/soc/ias/pub-dept/abbreviation.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.pan.pl/index.php/aee" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.pan.pl/index.php/aee/about/submissions" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wydawnictwo.pan.pl/index.php/aee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeeauthorcenter.ieee.org/wp-content/uploads/IEEE-Reference-Guide.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10854,83 +10837,83 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13305</Characters>
+  <Pages>8</Pages>
+  <Words>2307</Words>
+  <Characters>13845</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>the AEE Template</vt:lpstr>
       <vt:lpstr>jjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjj</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15492</CharactersWithSpaces>
+  <CharactersWithSpaces>16120</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>2555965</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.editorialsystem.com/aee</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>131078</vt:i4>
       </vt:variant>
       <vt:variant>