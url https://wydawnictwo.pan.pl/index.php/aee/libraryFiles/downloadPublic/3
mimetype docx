--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -404,82 +404,88 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C98">
         <w:t>In</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D44C98">
         <w:t xml:space="preserve"> the case of </w:t>
       </w:r>
       <w:r>
         <w:t>the manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C98">
         <w:t xml:space="preserve"> longer than </w:t>
       </w:r>
       <w:r w:rsidR="00D25941">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00D44C98">
         <w:t xml:space="preserve"> pages, please contact the AEE Editorial Board before submitting your paper. The manuscript should be written on an A4 sheet in Times New Roman, 10pt font size, single line spacing, and 3.8 cm margins</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A17746" w14:textId="77777777" w:rsidR="0005763C" w:rsidRPr="00285531" w:rsidRDefault="00D44C98" w:rsidP="007C341A">
+    <w:p w14:paraId="38A17746" w14:textId="2D493AC0" w:rsidR="0005763C" w:rsidRPr="00285531" w:rsidRDefault="00D44C98" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00285531">
+      <w:r w:rsidRPr="009300D1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0025691C" w:rsidRPr="00285531">
+      <w:r w:rsidR="0025691C" w:rsidRPr="009300D1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>The manuscripts, written in UK</w:t>
       </w:r>
-      <w:r w:rsidR="002E1943" w:rsidRPr="00285531">
+      <w:r w:rsidR="002E1943" w:rsidRPr="009300D1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0025691C" w:rsidRPr="00285531">
-[...2 lines deleted...]
-      <w:r w:rsidR="0005763C" w:rsidRPr="00285531">
+      <w:r w:rsidR="0025691C" w:rsidRPr="009300D1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">English, should be typed using a standard word processor according to the following instructions and should include: a title page with the title of a </w:t>
+      </w:r>
+      <w:r w:rsidR="0025691C" w:rsidRPr="009300D1">
+        <w:t>manuscript, a short title; abstract; key words, text; list of references.</w:t>
+      </w:r>
+      <w:r w:rsidR="0005763C" w:rsidRPr="009300D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E0663" w:rsidRPr="00285531">
-[...11 lines deleted...]
-      <w:r w:rsidR="00F801E3" w:rsidRPr="00285531">
+      <w:r w:rsidR="009300D1" w:rsidRPr="009300D1">
+        <w:t>The DOI must be completed by the authors. The received and revised dates will be completed by the Editor. When you open Template.doc, select „Print Layout” from the „View” menu in the menu bar (View &gt; Print Layout).</w:t>
+      </w:r>
+      <w:r w:rsidR="009300D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C622BF" w:rsidRPr="00285531">
         <w:t>When you open Template.doc, select “Print Layout” from the “V</w:t>
       </w:r>
       <w:r w:rsidR="00897BB1" w:rsidRPr="00285531">
         <w:t>iew” menu in the menu bar (View &gt; </w:t>
       </w:r>
       <w:r w:rsidR="00C622BF" w:rsidRPr="00285531">
         <w:t>Print Layout). Then type over sections of Template.doc or cut and paste from another document a</w:t>
       </w:r>
       <w:r w:rsidR="00897BB1" w:rsidRPr="00285531">
         <w:t>nd then use markup styles (Home &gt; </w:t>
       </w:r>
       <w:r w:rsidR="00C622BF" w:rsidRPr="00285531">
         <w:t>Styles). For example, the style at this point in the document is “</w:t>
       </w:r>
       <w:r w:rsidR="00042029" w:rsidRPr="00285531">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00C622BF" w:rsidRPr="00285531">
         <w:t>ain text”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2569865B" w14:textId="77777777" w:rsidR="0025691C" w:rsidRPr="00285531" w:rsidRDefault="0025691C" w:rsidP="007C341A">
@@ -744,440 +750,412 @@
       </w:r>
       <w:r w:rsidR="00972486" w:rsidRPr="00285531">
         <w:t>derivative symbol d, max, min, etc.</w:t>
       </w:r>
       <w:r w:rsidR="00FC322F" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> The ind</w:t>
       </w:r>
       <w:r w:rsidR="00911881" w:rsidRPr="00285531">
         <w:t>ic</w:t>
       </w:r>
       <w:r w:rsidR="00FC322F" w:rsidRPr="00285531">
         <w:t>es of symbols that are ind</w:t>
       </w:r>
       <w:r w:rsidR="00911881" w:rsidRPr="00285531">
         <w:t>ic</w:t>
       </w:r>
       <w:r w:rsidR="00FC322F" w:rsidRPr="00285531">
         <w:t>es themselves should be written in a clear manner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521445D3" w14:textId="77777777" w:rsidR="00DB7AD2" w:rsidRPr="00285531" w:rsidRDefault="00631676" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Use a long dash </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005C4D44" w:rsidRPr="00285531">
         <w:t>(“ ̶</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005C4D44" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> ”) </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>rather than a hyphen for a minus sign.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC79FD1" w14:textId="77777777" w:rsidR="00A34A08" w:rsidRPr="00285531" w:rsidRDefault="00933A5E" w:rsidP="00933A5E">
       <w:pPr>
         <w:pStyle w:val="Equation"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF74AE" w:rsidRPr="00285531">
         <w:rPr>
           <w:position w:val="-28"/>
         </w:rPr>
         <w:object w:dxaOrig="2180" w:dyaOrig="660" w14:anchorId="30B92E7E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:108.95pt;height:33.65pt" o:ole="" fillcolor="window">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:109.05pt;height:33.3pt" o:ole="" fillcolor="window">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1045" DrawAspect="Content" ObjectID="_1843986341" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1849085908" r:id="rId9"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00154697" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00962CEA" w:rsidRPr="00285531">
         <w:rPr>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="1280" w:dyaOrig="300" w14:anchorId="4B396D6B">
-          <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:63.6pt;height:14.95pt" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:63.25pt;height:15pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1046" DrawAspect="Content" ObjectID="_1843986342" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1849085909" r:id="rId11"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00A34A08" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008B7457" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r w:rsidR="00A34A08" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4B11E7" w14:textId="77777777" w:rsidR="00DB7AD2" w:rsidRPr="00285531" w:rsidRDefault="00A34A08" w:rsidP="006F5A62">
       <w:pPr>
         <w:pStyle w:val="equationdescription"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">where: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
       <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:t>is co-energy,</w:t>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00610CA7" w:rsidRPr="00285531">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:t>current vector,</w:t>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F061"/>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="004E28B7" w:rsidRPr="00285531">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:t xml:space="preserve">angle </w:t>
+      </w:r>
+      <w:r w:rsidR="00390C30" w:rsidRPr="00285531">
+        <w:t xml:space="preserve">describing </w:t>
+      </w:r>
+      <w:r w:rsidR="004E28B7" w:rsidRPr="00285531">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00390C30" w:rsidRPr="00285531">
+        <w:t>rotor position</w:t>
+      </w:r>
+      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285531">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">is </w:t>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285531">
+        <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="00610CA7" w:rsidRPr="00285531">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
-[...2 lines deleted...]
-      <w:r w:rsidR="00436A0E" w:rsidRPr="00285531">
+      <w:r w:rsidRPr="00285531">
+        <w:t>resistance,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7F57" w:rsidRPr="00285531">
+        <w:t xml:space="preserve"> (NOT </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7F57" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidRPr="00285531">
+      <w:r w:rsidR="00CA7F57" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00285531">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00CA7F57" w:rsidRPr="00285531">
-        <w:t xml:space="preserve"> (NOT </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA7F57" w:rsidRPr="00285531">
+        <w:t xml:space="preserve"> - resistance), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CA7F57" w:rsidRPr="00285531">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00CA7F57" w:rsidRPr="00285531">
-        <w:t xml:space="preserve"> - resistance), </w:t>
+      <w:r w:rsidRPr="00285531">
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="00610CA7" w:rsidRPr="00285531">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285531">
+        <w:t xml:space="preserve">total voltage of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>u</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00285531">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00276884" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:vertAlign w:val="subscript"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">-th </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>winding</w:t>
       </w:r>
       <w:r w:rsidR="008B7457" w:rsidRPr="00285531">
         <w:t>, etc.</w:t>
       </w:r>
       <w:r w:rsidR="00CA7F57" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00631676" w:rsidRPr="00285531">
         <w:t>Note that the equation is centered using a center tab stop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FACA3A" w14:textId="77777777" w:rsidR="00EF74AE" w:rsidRPr="00285531" w:rsidRDefault="00EF74AE" w:rsidP="00EF74AE">
       <w:pPr>
         <w:pStyle w:val="Equation"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:position w:val="-30"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:object w:dxaOrig="2175" w:dyaOrig="705" w14:anchorId="75276CF2">
-          <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:108.95pt;height:35.05pt" o:ole="" filled="t">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:109.05pt;height:34.95pt" o:ole="" filled="t">
             <v:fill color2="black"/>
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1047" DrawAspect="Content" ObjectID="_1843986343" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1849085910" r:id="rId13"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752CB78F" w14:textId="77777777" w:rsidR="00EF74AE" w:rsidRPr="00285531" w:rsidRDefault="00EF74AE" w:rsidP="00EF74AE">
       <w:pPr>
         <w:pStyle w:val="Maintext2"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">where: </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="255" w:dyaOrig="300" w14:anchorId="048B8045">
-          <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:12.15pt;height:14.95pt" o:ole="" filled="t">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:12.05pt;height:15pt" o:ole="" filled="t">
             <v:fill color2="black"/>
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1048" DrawAspect="Content" ObjectID="_1843986344" r:id="rId15"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1849085911" r:id="rId15"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> is the unit permeance and </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:position w:val="-10"/>
         </w:rPr>
         <w:object w:dxaOrig="735" w:dyaOrig="300" w14:anchorId="76C49062">
-          <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:36.95pt;height:14.95pt" o:ole="" filled="t">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:37.05pt;height:15pt" o:ole="" filled="t">
             <v:fill color2="black"/>
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1049" DrawAspect="Content" ObjectID="_1843986345" r:id="rId17"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1849085912" r:id="rId17"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> is the function of the MMF of winding “</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8AD465" w14:textId="77777777" w:rsidR="00A34A08" w:rsidRPr="00285531" w:rsidRDefault="00A34A08" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C0312D1" w14:textId="77777777" w:rsidR="004C2151" w:rsidRPr="00285531" w:rsidRDefault="004C2151" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
@@ -1186,156 +1164,122 @@
         <w:pStyle w:val="Head1"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>Unit s</w:t>
       </w:r>
       <w:r w:rsidR="003676E7" w:rsidRPr="00285531">
         <w:t xml:space="preserve">ymbols, </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003676E7" w:rsidRPr="00285531">
         <w:t>bbreviations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34294CFA" w14:textId="77777777" w:rsidR="008B7457" w:rsidRPr="00285531" w:rsidRDefault="008B7457" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F7AEFBC" w14:textId="77777777" w:rsidR="003676E7" w:rsidRPr="00285531" w:rsidRDefault="003676E7" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
-        <w:t xml:space="preserve">Define abbreviations and acronyms the first time they are used in the text, even after they have been defined in the abstract. Abbreviations such as IEEE, SI, MKS, CGS, </w:t>
-[...7 lines deleted...]
-        <w:t>, dc, and rms do not have to be defined. Do not use abbreviations in the title or heads unless they are unavoidable.</w:t>
+        <w:t>Define abbreviations and acronyms the first time they are used in the text, even after they have been defined in the abstract. Abbreviations such as IEEE, SI, MKS, CGS, sc, dc, and rms do not have to be defined. Do not use abbreviations in the title or heads unless they are unavoidable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4BBBC4" w14:textId="77777777" w:rsidR="00BD5088" w:rsidRPr="00285531" w:rsidRDefault="00261E4D" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>Si units are recommended for use in formulas, drawings and tables.</w:t>
       </w:r>
       <w:r w:rsidR="007D745F" w:rsidRPr="00285531">
         <w:t>, for example t</w:t>
       </w:r>
       <w:r w:rsidR="00AD19EC" w:rsidRPr="00285531">
         <w:t xml:space="preserve">he SI unit for magnetic field strength </w:t>
       </w:r>
       <w:r w:rsidR="00AD19EC" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">H </w:t>
       </w:r>
       <w:r w:rsidR="00AD19EC" w:rsidRPr="00285531">
         <w:t>is A/m</w:t>
       </w:r>
       <w:r w:rsidR="0071329E" w:rsidRPr="00285531">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD19EC" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A618F" w:rsidRPr="00285531">
         <w:t>Apply</w:t>
       </w:r>
       <w:r w:rsidR="00AD19EC" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> the center dot to separate compound units, e.g., “</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0084398E" w:rsidRPr="00285531">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00AD19EC" w:rsidRPr="00285531">
-        <w:t>·m</w:t>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>·m.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666F1815" w14:textId="77777777" w:rsidR="003676E7" w:rsidRPr="00285531" w:rsidRDefault="00ED0132" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>Do not mix complete spellings and abbreviations of units: “Wb/m</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
-        <w:t>” or “</w:t>
-[...15 lines deleted...]
-        <w:t>/m</w:t>
+        <w:t>” or “webers per square meter,” not “webers/m</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
-        <w:t xml:space="preserve">.” Spell units when they appear in text: “...a few </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.” Spell units when they appear in text: “...a few henries</w:t>
+      </w:r>
       <w:r w:rsidR="006404EA" w:rsidRPr="00285531">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="006404EA" w:rsidRPr="00285531">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> not “...a</w:t>
       </w:r>
       <w:r w:rsidR="006404EA" w:rsidRPr="00285531">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>few</w:t>
       </w:r>
       <w:r w:rsidR="006404EA" w:rsidRPr="00285531">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="006404EA" w:rsidRPr="00285531">
@@ -1514,126 +1458,78 @@
         <w:t xml:space="preserve">manuscript. Permission to republish these items must be obtained by the corresponding author from a person or institution holding the copyright, usually the publisher. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067955AD" w14:textId="0C8DA7F6" w:rsidR="006838F5" w:rsidRDefault="004705C7" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00C04701">
         <w:t>Authors are requested to send all drawings used in the article in additional files. Create a separate file for each image. Images should be submitted in a bitmap format (.jpeg) or/and in a vector format (.pdf). Each file must be saved according to the number in the original article, e.g.: FIG1.JPG or FIG</w:t>
       </w:r>
       <w:r w:rsidR="00FA79D1">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C04701">
         <w:t>.PDF. Bitmap illustrations must be “flattened”, which means no additional layers, for example, covering old descriptions</w:t>
       </w:r>
       <w:r w:rsidR="006838F5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D87B7A" w14:textId="77777777" w:rsidR="004705C7" w:rsidRDefault="004705C7" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00C04701">
-        <w:t xml:space="preserve">Photographs, </w:t>
-[...7 lines deleted...]
-        <w:t>, and greyscale figures should be at least at a resolution of 400 dpi.</w:t>
+        <w:t>Photographs, colour, and greyscale figures should be at least at a resolution of 400 dpi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4705E8E9" w14:textId="77777777" w:rsidR="006838F5" w:rsidRDefault="006838F5" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">All colour figures should be generated in the RGB or CMYK colour space, while greyscale images in the greyscale colour space. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C51A92" w14:textId="77777777" w:rsidR="006838F5" w:rsidRDefault="006838F5" w:rsidP="007C341A">
+      <w:pPr>
+        <w:pStyle w:val="Maintext"/>
+      </w:pPr>
       <w:r>
-        <w:t>colour</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="48C51A92" w14:textId="77777777" w:rsidR="006838F5" w:rsidRDefault="006838F5" w:rsidP="007C341A">
+        <w:t>Tables are numbered with Arabic numerals. Use 9 point Times New Roman for the title of the table and 9 point Times New Roman for the filling of the table (9 in the case of symbols with subscripts).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C992A68" w14:textId="77777777" w:rsidR="00976F8C" w:rsidRPr="00285531" w:rsidRDefault="00D51615" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:rFonts w:cs="TimesNewRomanPSMT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
-        <w:t xml:space="preserve">When preparing your figures/graphics etc., we suggest the use of the Arial </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> font for axis numbers and Arial 9 point font for axis names. </w:t>
+        <w:t xml:space="preserve">When preparing your figures/graphics etc., we suggest the use of the Arial 8 point font for axis numbers and Arial 9 point font for axis names. </w:t>
       </w:r>
       <w:r w:rsidR="00C542D4" w:rsidRPr="00285531">
         <w:t xml:space="preserve">Figures/graphics etc. can </w:t>
       </w:r>
       <w:r w:rsidR="00976F8C" w:rsidRPr="00285531">
         <w:rPr>
           <w:rFonts w:cs="TimesNewRomanPSMT"/>
         </w:rPr>
         <w:t>be prepared in one of two proposed ways</w:t>
       </w:r>
       <w:r w:rsidR="00C542D4" w:rsidRPr="00285531">
         <w:rPr>
           <w:rFonts w:cs="TimesNewRomanPSMT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AFCA9AE" w14:textId="77777777" w:rsidR="00BB06F0" w:rsidRPr="00285531" w:rsidRDefault="00BB06F0" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -1875,51 +1771,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> versus time (b)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7D369A" w14:textId="77777777" w:rsidR="00442C72" w:rsidRPr="00285531" w:rsidRDefault="00442C72" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3866"/>
         <w:gridCol w:w="3730"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E11829" w:rsidRPr="00A31474" w14:paraId="3F073767" w14:textId="77777777" w:rsidTr="00311AE8">
+      <w:tr w:rsidR="00E11829" w:rsidRPr="009300D1" w14:paraId="3F073767" w14:textId="77777777" w:rsidTr="00311AE8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2539" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="34" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="34" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17A47ADA" w14:textId="77777777" w:rsidR="00E11829" w:rsidRPr="00285531" w:rsidRDefault="0083367F" w:rsidP="00270C06">
             <w:pPr>
               <w:pStyle w:val="Picture"/>
             </w:pPr>
             <w:r w:rsidRPr="00285531">
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19F71849" wp14:editId="376B5C12">
                   <wp:extent cx="2418080" cy="1817370"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                   <wp:docPr id="8" name="Obraz 8" descr="Rysunek3aa"/>
                   <wp:cNvGraphicFramePr>
@@ -1987,59 +1883,51 @@
             <w:r w:rsidRPr="00285531">
               <w:t xml:space="preserve">Rotor speed as a function of time </w:t>
             </w:r>
             <w:r w:rsidR="002F58D1" w:rsidRPr="00285531">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00285531">
               <w:t>for motor</w:t>
             </w:r>
             <w:r w:rsidR="00313C54" w:rsidRPr="00285531">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00285531">
               <w:t xml:space="preserve"> 1 and 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D8A2B66" w14:textId="77777777" w:rsidR="005D6983" w:rsidRPr="00285531" w:rsidRDefault="00E05610" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Tables are numbered with Arabic numerals. Use </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Times New Roman for the title of the table and </w:t>
+        <w:t xml:space="preserve">Tables are numbered with Arabic numerals. Use 9 point Times New Roman for the title of the table and </w:t>
       </w:r>
       <w:r w:rsidR="005C4D44" w:rsidRPr="00285531">
         <w:t xml:space="preserve">9 </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>point Times New Roman</w:t>
       </w:r>
       <w:r w:rsidR="00187937" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> for the filling of the table (</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>9 in the case of symbols with subscripts).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AFE93B" w14:textId="77777777" w:rsidR="00442C72" w:rsidRPr="00285531" w:rsidRDefault="00442C72" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F935BF7" w14:textId="77777777" w:rsidR="006F3FB0" w:rsidRPr="00285531" w:rsidRDefault="008E6422" w:rsidP="006F3FB0">
       <w:pPr>
         <w:pStyle w:val="tabletitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">Title of </w:t>
@@ -2241,58 +2129,56 @@
               <w:pStyle w:val="filltable"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285531">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="290BB910" w14:textId="77777777" w:rsidR="008E6422" w:rsidRPr="00285531" w:rsidRDefault="008E6422" w:rsidP="00570045">
             <w:pPr>
               <w:pStyle w:val="filltable"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00285531">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mH</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05610" w:rsidRPr="00285531" w14:paraId="1ED9468A" w14:textId="77777777" w:rsidTr="00D40DB9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A858B58" w14:textId="77777777" w:rsidR="008E6422" w:rsidRPr="00285531" w:rsidRDefault="00F801E3" w:rsidP="00570045">
             <w:pPr>
               <w:pStyle w:val="filltable"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285531">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Resistance 1</w:t>
             </w:r>
@@ -2439,58 +2325,56 @@
               <w:pStyle w:val="filltable"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285531">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="303AA271" w14:textId="77777777" w:rsidR="008E6422" w:rsidRPr="00285531" w:rsidRDefault="008E6422" w:rsidP="00570045">
             <w:pPr>
               <w:pStyle w:val="filltable"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00285531">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mH</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E05610" w:rsidRPr="00285531" w14:paraId="1FDF12AC" w14:textId="77777777" w:rsidTr="00D40DB9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64798BD6" w14:textId="77777777" w:rsidR="008E6422" w:rsidRPr="00285531" w:rsidRDefault="00F801E3" w:rsidP="00570045">
             <w:pPr>
               <w:pStyle w:val="filltable"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285531">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Resistance 2</w:t>
             </w:r>
@@ -2688,129 +2572,135 @@
         <w:pStyle w:val="Referenceshead"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587C9A31" w14:textId="77777777" w:rsidR="00A31474" w:rsidRPr="00A31474" w:rsidRDefault="00A31474" w:rsidP="00A31474">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A31474">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Authors should ensure that the literature review provides a balanced and comprehensive overview of the current state of knowledge. References should include the most relevant international literature and should not be limited to publications from a single country or region.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F342F54" w14:textId="77777777" w:rsidR="00A31474" w:rsidRDefault="00A31474" w:rsidP="00A31474">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">References in text must be numbered consecutively by Arabic numerals placed in square brackets. Please make sure that you use full names of journals </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Archives of Electrical Engineering. Please ensure that all references in the Reference list are cited in the text and vice versa. </w:t>
+        <w:t xml:space="preserve">References in text must be numbered consecutively by Arabic numerals placed in square brackets. Please make sure that you use full names of journals i.e. Archives of Electrical Engineering. Please ensure that all references in the Reference list are cited in the text and vice versa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50088813" w14:textId="77777777" w:rsidR="00A31474" w:rsidRDefault="00A31474" w:rsidP="00A31474">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r>
         <w:t>Please provide name(s) and initials of author(s), the title of the manuscript, editors (if any), the title of the journal or book, a volume number, the page range, and finally the year of publication in brackets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E25FD4" w14:textId="77777777" w:rsidR="00ED55C8" w:rsidRDefault="00A31474" w:rsidP="00A31474">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r>
         <w:t>We would appreciate it if you will rely on the papers published in our journal. As a result, it will increase the rank of the journal, and thus raised by your papers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5513BBA1" w14:textId="77777777" w:rsidR="0038700F" w:rsidRDefault="0038700F" w:rsidP="00A31474">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62793AC8" w14:textId="0D1E0E35" w:rsidR="003C497B" w:rsidRPr="00285531" w:rsidRDefault="00220CAE" w:rsidP="00A31474">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:lastRenderedPageBreak/>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidR="003C497B" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> can use the rules </w:t>
       </w:r>
       <w:r w:rsidR="000E58A5" w:rsidRPr="00285531">
         <w:t>presented</w:t>
       </w:r>
       <w:r w:rsidR="003C497B" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> on the site:</w:t>
       </w:r>
       <w:r w:rsidR="006433C8" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD0EE4F" w14:textId="77777777" w:rsidR="005C4D44" w:rsidRDefault="00EC51E3" w:rsidP="007C341A">
+    <w:p w14:paraId="5FD0EE4F" w14:textId="77777777" w:rsidR="005C4D44" w:rsidRDefault="00893178" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="002A6543" w:rsidRPr="00712D98">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>https://ieeeauthorcenter.ieee.org/wp-content/uploads/IEEE-Reference-Guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D533CDD" w14:textId="77777777" w:rsidR="002A6543" w:rsidRPr="00285531" w:rsidRDefault="002A6543" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D52E744" w14:textId="77777777" w:rsidR="0025691C" w:rsidRDefault="0025691C" w:rsidP="007C341A">
+    <w:p w14:paraId="2D52E744" w14:textId="784CCA58" w:rsidR="0025691C" w:rsidRDefault="0025691C" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t>Examples of the ways in which references should be cited are given below.</w:t>
       </w:r>
-    </w:p>
+      <w:r w:rsidR="009300D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk238472981"/>
+      <w:r w:rsidR="009300D1">
+        <w:t>The DOI with an active link must be provided by the authors</w:t>
+      </w:r>
+      <w:r w:rsidR="009300D1" w:rsidRPr="009300D1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009300D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="607EF4A4" w14:textId="77777777" w:rsidR="00AB7774" w:rsidRDefault="00AB7774" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="017C28B9" w14:textId="42E611BB" w:rsidR="000C7D08" w:rsidRDefault="000C7D08" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="Referenceshead"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">Journal </w:t>
       </w:r>
       <w:r w:rsidR="00C17EF0" w:rsidRPr="00285531">
         <w:t>manuscript</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1332FF53" w14:textId="77777777" w:rsidR="00B37D4E" w:rsidRPr="00285531" w:rsidRDefault="00B37D4E" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="Referenceshead"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2679DCE3" w14:textId="77777777" w:rsidR="00934123" w:rsidRPr="00285531" w:rsidRDefault="00934123" w:rsidP="003776A5">
@@ -2835,124 +2725,90 @@
       <w:r w:rsidR="00C2178E" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>, Title of periodical</w:t>
       </w:r>
       <w:r w:rsidR="000F21BF" w:rsidRPr="00285531">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>vol. x, n</w:t>
       </w:r>
       <w:r w:rsidR="009829B7" w:rsidRPr="00285531">
         <w:t>o. x, pp.</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>xxx</w:t>
+        <w:t xml:space="preserve"> xxx</w:t>
       </w:r>
       <w:r w:rsidR="00BD0F3C" w:rsidRPr="00285531">
         <w:t>­</w:t>
       </w:r>
       <w:r w:rsidR="00B65894">
-        <w:t>xxx</w:t>
-[...7 lines deleted...]
-        <w:t>DOI</w:t>
+        <w:t>xxx (YEAR), DOI</w:t>
       </w:r>
       <w:r w:rsidR="00E26965">
         <w:t>:10.24425/aee.2021.ABCDEF</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E26965" w:rsidRPr="00285531">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1BA541" w14:textId="77777777" w:rsidR="00934123" w:rsidRPr="00285531" w:rsidRDefault="00934123" w:rsidP="00243AF6">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9F73F6" w14:textId="77777777" w:rsidR="000925A4" w:rsidRPr="00285531" w:rsidRDefault="000925A4" w:rsidP="00AE4C98">
       <w:pPr>
         <w:pStyle w:val="References"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> K.,</w:t>
+      <w:r w:rsidRPr="00285531">
+        <w:t>Steentjes S., von Pfingsten G., Hombitzer M., Hameyer K.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Iron-loss model with consideration of minor loops applied to FE-simulations of electrical machines,</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B00B7C">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Archives of Electrical Engineering</w:t>
       </w:r>
@@ -2989,60 +2845,55 @@
       <w:r w:rsidR="00AE4C98" w:rsidRPr="00285531">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00F64158" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3948 </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>(201</w:t>
       </w:r>
       <w:r w:rsidR="00B00B7C">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E26965">
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-        <w:t>DOI:</w:t>
+        <w:t>, DOI:</w:t>
       </w:r>
       <w:r w:rsidR="00B65894">
         <w:t>10.24425/aee.2021.ABCDEF</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00285531">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F306F2E" w14:textId="77777777" w:rsidR="007422DF" w:rsidRPr="00285531" w:rsidRDefault="0089363E" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="References"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Idziak</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> P., </w:t>
       </w:r>
       <w:r w:rsidR="007422DF" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Computer Investigation of Diagnostic Signals in Dynamic Torque of Damaged Induction Motor</w:t>
       </w:r>
       <w:r w:rsidR="007422DF" w:rsidRPr="00285531">
         <w:t>, Electrical Review (in Polish), to be published.</w:t>
@@ -3137,63 +2988,58 @@
         </w:rPr>
         <w:t xml:space="preserve">itle of conference </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>paper</w:t>
       </w:r>
       <w:r w:rsidR="000C7D08" w:rsidRPr="00285531">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>Unabbreviated Name of Conf.</w:t>
       </w:r>
       <w:r w:rsidR="000C7D08" w:rsidRPr="00285531">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>City of Conf., Country of Conf., pp</w:t>
       </w:r>
       <w:r w:rsidR="009829B7" w:rsidRPr="00285531">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>xxx</w:t>
+        <w:t xml:space="preserve"> xxx</w:t>
       </w:r>
       <w:r w:rsidR="00675D77" w:rsidRPr="00285531">
         <w:t>­</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>xxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000C7D08" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C12E62" w:rsidRPr="00285531">
         <w:t>YEAR</w:t>
       </w:r>
       <w:r w:rsidR="000C7D08" w:rsidRPr="00285531">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A160DE7" w14:textId="77777777" w:rsidR="00934123" w:rsidRPr="00285531" w:rsidRDefault="00934123" w:rsidP="00243AF6">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
@@ -3505,55 +3351,53 @@
       </w:r>
       <w:r w:rsidR="000C7D08" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>itle of patent</w:t>
       </w:r>
       <w:r w:rsidR="00AB770D" w:rsidRPr="00285531">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>European Patent</w:t>
       </w:r>
       <w:r w:rsidR="00AB770D" w:rsidRPr="00285531">
         <w:t>, EP</w:t>
       </w:r>
       <w:r w:rsidR="009829B7" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB770D" w:rsidRPr="00285531">
         <w:t>xxx</w:t>
       </w:r>
       <w:r w:rsidR="009829B7" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AB770D" w:rsidRPr="00285531">
         <w:t>xxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000C7D08" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C12E62" w:rsidRPr="00285531">
         <w:t>YEAR</w:t>
       </w:r>
       <w:r w:rsidR="000C7D08" w:rsidRPr="00285531">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD926E2" w14:textId="77777777" w:rsidR="00AB770D" w:rsidRPr="00285531" w:rsidRDefault="00AB770D" w:rsidP="00243AF6">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
@@ -3793,113 +3637,94 @@
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">ecord as </w:t>
       </w:r>
       <w:r w:rsidR="00926956" w:rsidRPr="00285531">
         <w:t>it appears on the copyright page</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>],</w:t>
       </w:r>
       <w:r w:rsidR="001D5F83" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>© [applicable copyright holder of the Conference Record]</w:t>
       </w:r>
       <w:r w:rsidR="000B4177" w:rsidRPr="00285531">
         <w:t xml:space="preserve"> (copyright year</w:t>
       </w:r>
       <w:r w:rsidR="000B4177" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>: [DOI number]</w:t>
+      <w:r w:rsidRPr="00285531">
+        <w:t>doi: [DOI number]</w:t>
       </w:r>
       <w:r w:rsidR="001D5F83" w:rsidRPr="00285531">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DF3991" w14:textId="77777777" w:rsidR="00EA601F" w:rsidRPr="00285531" w:rsidRDefault="00690E11" w:rsidP="00243AF6">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="001D5F83" w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>xample</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B01DFB" w14:textId="77777777" w:rsidR="00900A40" w:rsidRPr="00285531" w:rsidRDefault="001122C7" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kubo M., Yamamoto Y., Kondo T., </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> K., Zhu B., </w:t>
+        <w:t xml:space="preserve">Kubo M., Yamamoto Y., Kondo T., Rajashekara K., Zhu B., </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Zero-sequence current suppression for open-end winding induction motor drive with resonant controller</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in IEEE Applied Power Electronics </w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t>Conference</w:t>
       </w:r>
@@ -3915,88 +3740,74 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006E503D" w:rsidRPr="00285531">
         <w:t xml:space="preserve">© APEC </w:t>
       </w:r>
       <w:r w:rsidR="000B4177" w:rsidRPr="00285531">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006E503D" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidR="000B4177" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006E503D" w:rsidRPr="00285531">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">, doi: </w:t>
       </w:r>
       <w:r w:rsidR="006E503D" w:rsidRPr="00285531">
         <w:rPr>
           <w:rStyle w:val="ng-scope"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>10.1109/APEC.2016.7468259</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007B09C4" w14:textId="77777777" w:rsidR="00900A40" w:rsidRPr="00285531" w:rsidRDefault="00900A40" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B32671E" w14:textId="77777777" w:rsidR="00E641FA" w:rsidRPr="00285531" w:rsidRDefault="00E641FA" w:rsidP="005508B3">
       <w:pPr>
         <w:pStyle w:val="Referenceshead"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">Website </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AAA53F" w14:textId="13B02644" w:rsidR="00243AF6" w:rsidRPr="002E0FE3" w:rsidRDefault="00EC51E3" w:rsidP="00243AF6">
+    <w:p w14:paraId="27AAA53F" w14:textId="13B02644" w:rsidR="00243AF6" w:rsidRPr="002E0FE3" w:rsidRDefault="00893178" w:rsidP="00243AF6">
       <w:pPr>
         <w:pStyle w:val="References"/>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="002E0FE3" w:rsidRPr="002E0FE3">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://wydawnictwo.pan.pl/index.php/aee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E641FA" w:rsidRPr="002E0FE3">
         <w:t xml:space="preserve">, accessed </w:t>
       </w:r>
       <w:r w:rsidR="002E0FE3">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidR="00E641FA" w:rsidRPr="002E0FE3">
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="002E0FE3">
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="00E641FA" w:rsidRPr="002E0FE3">
@@ -4026,67 +3837,51 @@
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(remove before submission):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76296727" w14:textId="77777777" w:rsidR="000C7D08" w:rsidRPr="00285531" w:rsidRDefault="000C7D08" w:rsidP="007C341A">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D6745FF" w14:textId="1B50A035" w:rsidR="000C7D08" w:rsidRDefault="000C7D08" w:rsidP="002E0FE3">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve">The authors are </w:t>
       </w:r>
       <w:r w:rsidR="003E5340" w:rsidRPr="00285531">
         <w:t>requested</w:t>
       </w:r>
       <w:r w:rsidRPr="00285531">
         <w:t xml:space="preserve"> to submit a completed LICENSE TO PUBLISH (AEE LICENSE TO PUBLISH.pdf). </w:t>
       </w:r>
       <w:r w:rsidR="004C7BC6">
-        <w:t>A Creative Commons Attribution-</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 4.0 International (CC </w:t>
+        <w:t xml:space="preserve">A Creative Commons Attribution-NonCommercial-NoDerivatives 4.0 International (CC </w:t>
       </w:r>
       <w:r w:rsidR="004C7BC6" w:rsidRPr="002E0FE3">
         <w:t xml:space="preserve">BY-NC-ND 4.0) license is offered. </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0FE3">
         <w:t xml:space="preserve">Assignment of LICENSE is available </w:t>
       </w:r>
       <w:r w:rsidR="003E5340" w:rsidRPr="002E0FE3">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0FE3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:anchor="authorGuidelines" w:history="1">
         <w:r w:rsidR="002E0FE3" w:rsidRPr="001F7F3C">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://wydawnictwo.pan.pl/index.php/aee/about/submissions#authorGuidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004464CE" w:rsidRPr="00285531">
         <w:t>.</w:t>
       </w:r>
@@ -4396,58 +4191,58 @@
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000850A3" w:rsidRPr="00E05610" w:rsidSect="00220CAE">
       <w:headerReference w:type="even" r:id="rId26"/>
       <w:headerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="3119" w:right="2155" w:bottom="2552" w:left="2155" w:header="2552" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="379"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="514AB6FB" w14:textId="77777777" w:rsidR="00EC51E3" w:rsidRDefault="00EC51E3" w:rsidP="005508B3">
+    <w:p w14:paraId="32CDB6C1" w14:textId="77777777" w:rsidR="00893178" w:rsidRDefault="00893178" w:rsidP="005508B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43E80CC0" w14:textId="77777777" w:rsidR="00EC51E3" w:rsidRDefault="00EC51E3" w:rsidP="005508B3">
+    <w:p w14:paraId="38D720D0" w14:textId="77777777" w:rsidR="00893178" w:rsidRDefault="00893178" w:rsidP="005508B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4501,58 +4296,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="470B2631" w14:textId="77777777" w:rsidR="00EC51E3" w:rsidRDefault="00EC51E3" w:rsidP="005508B3">
+    <w:p w14:paraId="0D13AB52" w14:textId="77777777" w:rsidR="00893178" w:rsidRDefault="00893178" w:rsidP="005508B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E4ADFD8" w14:textId="77777777" w:rsidR="00EC51E3" w:rsidRDefault="00EC51E3" w:rsidP="005508B3">
+    <w:p w14:paraId="09F2D127" w14:textId="77777777" w:rsidR="00893178" w:rsidRDefault="00893178" w:rsidP="005508B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5D86C4DD" w14:textId="77777777" w:rsidR="002C014F" w:rsidRPr="00933DB6" w:rsidRDefault="00825F68" w:rsidP="00825F68">
     <w:pPr>
       <w:pStyle w:val="Nagwek10"/>
     </w:pPr>
     <w:r w:rsidRPr="00825F68">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i w:val="0"/>
       </w:rPr>
       <w:t>p</w:t>
     </w:r>
     <w:r w:rsidR="003D55C7" w:rsidRPr="00825F68">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i w:val="0"/>
@@ -8004,51 +7799,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="284"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="6"/>
   <w:drawingGridVerticalSpacing w:val="6"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8446,50 +8241,51 @@
     <w:rsid w:val="005B2289"/>
     <w:rsid w:val="005B35BF"/>
     <w:rsid w:val="005B515D"/>
     <w:rsid w:val="005B5822"/>
     <w:rsid w:val="005B6339"/>
     <w:rsid w:val="005C0833"/>
     <w:rsid w:val="005C373F"/>
     <w:rsid w:val="005C4D44"/>
     <w:rsid w:val="005C563A"/>
     <w:rsid w:val="005C62A4"/>
     <w:rsid w:val="005C77B4"/>
     <w:rsid w:val="005D0499"/>
     <w:rsid w:val="005D4A94"/>
     <w:rsid w:val="005D5C0B"/>
     <w:rsid w:val="005D6983"/>
     <w:rsid w:val="005D75FB"/>
     <w:rsid w:val="005F0BCC"/>
     <w:rsid w:val="005F563F"/>
     <w:rsid w:val="00601885"/>
     <w:rsid w:val="00601C7E"/>
     <w:rsid w:val="0060477E"/>
     <w:rsid w:val="0060750F"/>
     <w:rsid w:val="00610CA7"/>
     <w:rsid w:val="00611F1C"/>
     <w:rsid w:val="00612E23"/>
+    <w:rsid w:val="006137F2"/>
     <w:rsid w:val="0061583E"/>
     <w:rsid w:val="00620735"/>
     <w:rsid w:val="006236FA"/>
     <w:rsid w:val="00625C72"/>
     <w:rsid w:val="00626D56"/>
     <w:rsid w:val="00631676"/>
     <w:rsid w:val="00633087"/>
     <w:rsid w:val="00634D50"/>
     <w:rsid w:val="00635A87"/>
     <w:rsid w:val="006404EA"/>
     <w:rsid w:val="006410FC"/>
     <w:rsid w:val="006433C8"/>
     <w:rsid w:val="006435B8"/>
     <w:rsid w:val="00645BAB"/>
     <w:rsid w:val="00645EF0"/>
     <w:rsid w:val="0064612D"/>
     <w:rsid w:val="00650285"/>
     <w:rsid w:val="00650C8A"/>
     <w:rsid w:val="00650F14"/>
     <w:rsid w:val="00655892"/>
     <w:rsid w:val="00657359"/>
     <w:rsid w:val="0066062E"/>
     <w:rsid w:val="00663748"/>
     <w:rsid w:val="00663A89"/>
     <w:rsid w:val="0066530B"/>
@@ -8552,139 +8348,142 @@
     <w:rsid w:val="00744F57"/>
     <w:rsid w:val="00745B3B"/>
     <w:rsid w:val="00750199"/>
     <w:rsid w:val="00750B4F"/>
     <w:rsid w:val="00751426"/>
     <w:rsid w:val="00753B84"/>
     <w:rsid w:val="007613A6"/>
     <w:rsid w:val="007666A4"/>
     <w:rsid w:val="00767189"/>
     <w:rsid w:val="00770B8C"/>
     <w:rsid w:val="00770CCE"/>
     <w:rsid w:val="00771D55"/>
     <w:rsid w:val="00772062"/>
     <w:rsid w:val="00774942"/>
     <w:rsid w:val="007838EF"/>
     <w:rsid w:val="007932FC"/>
     <w:rsid w:val="007938DE"/>
     <w:rsid w:val="007A0451"/>
     <w:rsid w:val="007A24FB"/>
     <w:rsid w:val="007A498B"/>
     <w:rsid w:val="007A618F"/>
     <w:rsid w:val="007B1201"/>
     <w:rsid w:val="007B4892"/>
     <w:rsid w:val="007B4A5C"/>
     <w:rsid w:val="007B55E5"/>
+    <w:rsid w:val="007B71EC"/>
     <w:rsid w:val="007B7ECF"/>
     <w:rsid w:val="007C341A"/>
     <w:rsid w:val="007C38AB"/>
     <w:rsid w:val="007C704C"/>
     <w:rsid w:val="007C7844"/>
     <w:rsid w:val="007D186E"/>
     <w:rsid w:val="007D34B0"/>
     <w:rsid w:val="007D42D5"/>
     <w:rsid w:val="007D745F"/>
     <w:rsid w:val="007D7E95"/>
     <w:rsid w:val="007E364B"/>
     <w:rsid w:val="007E44B8"/>
     <w:rsid w:val="007E65C6"/>
     <w:rsid w:val="007F032C"/>
     <w:rsid w:val="007F14BC"/>
     <w:rsid w:val="007F5F61"/>
     <w:rsid w:val="00800A37"/>
     <w:rsid w:val="008032D1"/>
     <w:rsid w:val="00816E64"/>
     <w:rsid w:val="008170E1"/>
     <w:rsid w:val="0081750A"/>
     <w:rsid w:val="008202D7"/>
     <w:rsid w:val="00820A49"/>
     <w:rsid w:val="00823A14"/>
     <w:rsid w:val="008255DE"/>
     <w:rsid w:val="00825F68"/>
     <w:rsid w:val="0082719C"/>
     <w:rsid w:val="00827FCD"/>
     <w:rsid w:val="0083095B"/>
     <w:rsid w:val="0083367F"/>
     <w:rsid w:val="00835281"/>
     <w:rsid w:val="0084398E"/>
     <w:rsid w:val="008451C2"/>
     <w:rsid w:val="00851C03"/>
     <w:rsid w:val="00853B70"/>
     <w:rsid w:val="00856F7C"/>
     <w:rsid w:val="00862CD8"/>
     <w:rsid w:val="00865F6C"/>
     <w:rsid w:val="00867699"/>
     <w:rsid w:val="008726B8"/>
     <w:rsid w:val="00881B24"/>
     <w:rsid w:val="0088562F"/>
     <w:rsid w:val="00885DDC"/>
     <w:rsid w:val="008901A5"/>
     <w:rsid w:val="0089071F"/>
     <w:rsid w:val="00891C34"/>
     <w:rsid w:val="008924A1"/>
+    <w:rsid w:val="00893178"/>
     <w:rsid w:val="0089363E"/>
     <w:rsid w:val="008972D3"/>
     <w:rsid w:val="00897BB1"/>
     <w:rsid w:val="00897FAE"/>
     <w:rsid w:val="008A24C2"/>
     <w:rsid w:val="008A37E3"/>
     <w:rsid w:val="008A4102"/>
     <w:rsid w:val="008A65DF"/>
     <w:rsid w:val="008B0708"/>
     <w:rsid w:val="008B11F7"/>
     <w:rsid w:val="008B1703"/>
     <w:rsid w:val="008B3000"/>
     <w:rsid w:val="008B4A1B"/>
     <w:rsid w:val="008B7457"/>
     <w:rsid w:val="008C1A2A"/>
     <w:rsid w:val="008C437D"/>
     <w:rsid w:val="008C7012"/>
     <w:rsid w:val="008C73AE"/>
     <w:rsid w:val="008C74C5"/>
     <w:rsid w:val="008C7726"/>
     <w:rsid w:val="008C7BF7"/>
     <w:rsid w:val="008D19FE"/>
     <w:rsid w:val="008D2FDA"/>
     <w:rsid w:val="008D404C"/>
     <w:rsid w:val="008D51FE"/>
     <w:rsid w:val="008D6731"/>
     <w:rsid w:val="008E13F3"/>
     <w:rsid w:val="008E6422"/>
     <w:rsid w:val="008F1053"/>
     <w:rsid w:val="008F2218"/>
     <w:rsid w:val="008F6DF1"/>
     <w:rsid w:val="00900A40"/>
     <w:rsid w:val="00901069"/>
     <w:rsid w:val="00901FED"/>
     <w:rsid w:val="00907635"/>
     <w:rsid w:val="00911881"/>
     <w:rsid w:val="00913222"/>
     <w:rsid w:val="0091588D"/>
     <w:rsid w:val="00916E8C"/>
     <w:rsid w:val="00922A19"/>
     <w:rsid w:val="009251AA"/>
     <w:rsid w:val="00926956"/>
+    <w:rsid w:val="009300D1"/>
     <w:rsid w:val="0093161F"/>
     <w:rsid w:val="00933A5E"/>
     <w:rsid w:val="00933DB6"/>
     <w:rsid w:val="00934123"/>
     <w:rsid w:val="00934977"/>
     <w:rsid w:val="009377F2"/>
     <w:rsid w:val="0094043A"/>
     <w:rsid w:val="00946F80"/>
     <w:rsid w:val="009476FC"/>
     <w:rsid w:val="00947DCB"/>
     <w:rsid w:val="00950C03"/>
     <w:rsid w:val="0095215C"/>
     <w:rsid w:val="00952BAD"/>
     <w:rsid w:val="009553E4"/>
     <w:rsid w:val="0095576A"/>
     <w:rsid w:val="009562A1"/>
     <w:rsid w:val="00957936"/>
     <w:rsid w:val="00962CEA"/>
     <w:rsid w:val="00964560"/>
     <w:rsid w:val="00967E5B"/>
     <w:rsid w:val="00972486"/>
     <w:rsid w:val="00975976"/>
     <w:rsid w:val="00976F8C"/>
     <w:rsid w:val="00981A41"/>
     <w:rsid w:val="009829B7"/>
@@ -10838,82 +10637,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2307</Words>
-  <Characters>13845</Characters>
+  <Words>2335</Words>
+  <Characters>14016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
+  <Lines>116</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>the AEE Template</vt:lpstr>
       <vt:lpstr>jjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjjj</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16120</CharactersWithSpaces>
+  <CharactersWithSpaces>16319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>2555965</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.editorialsystem.com/aee</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>131078</vt:i4>
       </vt:variant>
       <vt:variant>